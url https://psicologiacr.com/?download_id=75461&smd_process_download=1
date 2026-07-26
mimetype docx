--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -5,51 +5,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="63DDA506" w14:textId="77777777" w:rsidR="001C3CCD" w:rsidRPr="008C24E0" w:rsidRDefault="002C6C49" w:rsidP="00435F8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:b/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008C24E0">
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:noProof/>
           <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E57DFEF" wp14:editId="5C3694DC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>6033609</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-64135</wp:posOffset>
@@ -1890,139 +1890,139 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FC89DBB" w14:textId="77777777" w:rsidR="00451D71" w:rsidRPr="008C24E0" w:rsidRDefault="00451D71" w:rsidP="001D4925">
       <w:pPr>
         <w:ind w:left="-709" w:right="-801"/>
         <w:rPr>
           <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
           <w:lang w:val="es-CR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00451D71" w:rsidRPr="008C24E0" w:rsidSect="00435F8F">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="507" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="75F9BB59" w14:textId="77777777" w:rsidR="00726885" w:rsidRDefault="00726885" w:rsidP="00F47F07">
+    <w:p w14:paraId="3934D9A4" w14:textId="77777777" w:rsidR="00EE18C1" w:rsidRDefault="00EE18C1" w:rsidP="00F47F07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61E70719" w14:textId="77777777" w:rsidR="00726885" w:rsidRDefault="00726885" w:rsidP="00F47F07">
+    <w:p w14:paraId="5CB087DE" w14:textId="77777777" w:rsidR="00EE18C1" w:rsidRDefault="00EE18C1" w:rsidP="00F47F07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Batang">
     <w:altName w:val="바탕"/>
     <w:panose1 w:val="02030600000101010101"/>
     <w:charset w:val="81"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="B00002AF" w:usb1="69D77CFB" w:usb2="00000030" w:usb3="00000000" w:csb0="0008009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0000AFF" w:usb1="5000217F" w:usb2="00000021" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Roboto Light">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="5000205B" w:usb2="00000020" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5F95FD99" w14:textId="77777777" w:rsidR="00435F8F" w:rsidRPr="00F97B83" w:rsidRDefault="00435F8F" w:rsidP="00435F8F">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:b/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F97B83">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:iCs/>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70BFBA19" wp14:editId="065353B0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-431800</wp:posOffset>
           </wp:positionH>
@@ -2113,69 +2113,58 @@
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>: 0</w:t>
     </w:r>
     <w:r w:rsidR="0098234E">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5224918D" w14:textId="77777777" w:rsidR="00435F8F" w:rsidRPr="00F97B83" w:rsidRDefault="00435F8F" w:rsidP="00435F8F">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
-    <w:proofErr w:type="spellStart"/>
     <w:r w:rsidRPr="00F97B83">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>Página</w:t>
-[...9 lines deleted...]
-      <w:t xml:space="preserve"> </w:t>
+      <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r w:rsidRPr="00F97B83">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00F97B83">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00F97B83">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
@@ -2198,70 +2187,70 @@
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00F97B83">
       <w:rPr>
         <w:rFonts w:ascii="Roboto" w:hAnsi="Roboto"/>
         <w:iCs/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve"> de 1</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5FF0BC37" w14:textId="77777777" w:rsidR="00CF1401" w:rsidRDefault="00CF1401" w:rsidP="00435F8F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="036B0296" w14:textId="77777777" w:rsidR="00726885" w:rsidRDefault="00726885" w:rsidP="00F47F07">
+    <w:p w14:paraId="6652ACD8" w14:textId="77777777" w:rsidR="00EE18C1" w:rsidRDefault="00EE18C1" w:rsidP="00F47F07">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D9601B8" w14:textId="77777777" w:rsidR="00726885" w:rsidRDefault="00726885" w:rsidP="00F47F07">
+    <w:p w14:paraId="69303907" w14:textId="77777777" w:rsidR="00EE18C1" w:rsidRDefault="00EE18C1" w:rsidP="00F47F07">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6E65B5A4" w14:textId="77777777" w:rsidR="00435F8F" w:rsidRPr="00B87FD1" w:rsidRDefault="00435F8F" w:rsidP="00435F8F">
     <w:pPr>
       <w:ind w:left="-709" w:right="-801"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:i/>
         <w:iCs/>
         <w:lang w:val="es-CR"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B87FD1">
       <w:rPr>
         <w:rFonts w:ascii="Roboto Light" w:hAnsi="Roboto Light"/>
         <w:i/>
         <w:iCs/>
         <w:noProof/>
         <w:lang w:val="es-CR" w:eastAsia="es-CR"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74039B08" wp14:editId="495F6E2D">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-647700</wp:posOffset>
           </wp:positionH>
@@ -2521,51 +2510,51 @@
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="FFFFFF" w:themeColor="background1"/>
       </w:rPr>
       <w:t>REGISTRO ÚNICO DE POSGRA</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="228FB2D6" w14:textId="77777777" w:rsidR="00F47F07" w:rsidRPr="00F47F07" w:rsidRDefault="00F47F07" w:rsidP="00F47F07">
     <w:pPr>
       <w:rPr>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="7DCC79A1" w14:textId="77777777" w:rsidR="00F47F07" w:rsidRDefault="00F47F07">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DF46E93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40649A3E"/>
     <w:lvl w:ilvl="0" w:tplc="578ADA5A">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-349" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="140A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="371" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -2922,51 +2911,51 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5411" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="890044792">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1464152924">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="281570473">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1728918111">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -3022,112 +3011,116 @@
     <w:rsid w:val="007F37BF"/>
     <w:rsid w:val="00862459"/>
     <w:rsid w:val="008726C1"/>
     <w:rsid w:val="0087512E"/>
     <w:rsid w:val="00883A67"/>
     <w:rsid w:val="008A5506"/>
     <w:rsid w:val="008A755E"/>
     <w:rsid w:val="008B6538"/>
     <w:rsid w:val="008C24E0"/>
     <w:rsid w:val="008D3C2C"/>
     <w:rsid w:val="008E0E61"/>
     <w:rsid w:val="008F1712"/>
     <w:rsid w:val="0091231D"/>
     <w:rsid w:val="009354D0"/>
     <w:rsid w:val="0098234E"/>
     <w:rsid w:val="009965E7"/>
     <w:rsid w:val="009B24D6"/>
     <w:rsid w:val="009B4460"/>
     <w:rsid w:val="009E177C"/>
     <w:rsid w:val="009E456C"/>
     <w:rsid w:val="009E4E20"/>
     <w:rsid w:val="009E58C2"/>
     <w:rsid w:val="00A0242E"/>
     <w:rsid w:val="00A05331"/>
     <w:rsid w:val="00A31A05"/>
+    <w:rsid w:val="00A46319"/>
+    <w:rsid w:val="00AC177C"/>
     <w:rsid w:val="00AC65EE"/>
     <w:rsid w:val="00AD6E92"/>
     <w:rsid w:val="00AD7D7D"/>
     <w:rsid w:val="00BA6B78"/>
     <w:rsid w:val="00BC406E"/>
     <w:rsid w:val="00BC6C6F"/>
     <w:rsid w:val="00C34630"/>
     <w:rsid w:val="00C44C1A"/>
     <w:rsid w:val="00C72575"/>
     <w:rsid w:val="00C863C6"/>
     <w:rsid w:val="00CC79B8"/>
     <w:rsid w:val="00CF1401"/>
     <w:rsid w:val="00D028FC"/>
     <w:rsid w:val="00D43840"/>
     <w:rsid w:val="00D465EF"/>
     <w:rsid w:val="00D57EF4"/>
     <w:rsid w:val="00DB45A7"/>
     <w:rsid w:val="00DD180D"/>
     <w:rsid w:val="00E006E0"/>
     <w:rsid w:val="00E07F11"/>
     <w:rsid w:val="00E23EB7"/>
     <w:rsid w:val="00ED192D"/>
     <w:rsid w:val="00ED6473"/>
+    <w:rsid w:val="00EE18C1"/>
     <w:rsid w:val="00F07294"/>
     <w:rsid w:val="00F47F07"/>
     <w:rsid w:val="00F70131"/>
     <w:rsid w:val="00F81199"/>
     <w:rsid w:val="00F81730"/>
+    <w:rsid w:val="00F97D88"/>
     <w:rsid w:val="00FC4775"/>
     <w:rsid w:val="00FD0248"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-CR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="06C9D256"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{AA2A7707-9318-4CFB-AC9A-FFC9DFD3D3DD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Batang" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-CR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3702,51 +3695,51 @@
     <w:rsid w:val="009965E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
     <w:name w:val="Texto de globo Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:link w:val="Textodeglobo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009965E7"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsia="Arial" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>